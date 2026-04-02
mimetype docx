--- v0 (2025-10-18)
+++ v1 (2026-04-02)
@@ -94,158 +94,99 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00482C7F" w:rsidRPr="00365A52">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Membership List</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6091B9D6" w14:textId="77777777" w:rsidR="00365A52" w:rsidRPr="00365A52" w:rsidRDefault="00365A52" w:rsidP="00E450A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D242A4" w14:textId="1A46C37D" w:rsidR="009C6B21" w:rsidRDefault="00CA1F74" w:rsidP="00F1349A">
+    <w:p w14:paraId="0B4D02CE" w14:textId="15A106FF" w:rsidR="00CF423C" w:rsidRPr="00447927" w:rsidRDefault="00CA1F74" w:rsidP="005A2524">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1F74">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adrian </w:t>
       </w:r>
       <w:r w:rsidR="00F1349A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Elisheva </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1F74">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parr Zaretsky</w:t>
       </w:r>
       <w:r w:rsidR="00CF423C" w:rsidRPr="00447927">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F1349A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C6B21" w:rsidRPr="009C6B21">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dean, College of Design</w:t>
-      </w:r>
-[...57 lines deleted...]
-        <w:t>Associated Faculty, Landscape Architecture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290530AF" w14:textId="77777777" w:rsidR="00CF423C" w:rsidRPr="00A45B55" w:rsidRDefault="00CF423C" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485B8251" w14:textId="27C65CE4" w:rsidR="008E711A" w:rsidRPr="00447927" w:rsidRDefault="008E711A" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447927">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angela</w:t>
@@ -1275,79 +1216,118 @@
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447927">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Scholarships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFBC4F2" w14:textId="77777777" w:rsidR="008E711A" w:rsidRPr="00A45B55" w:rsidRDefault="008E711A" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F9052A" w14:textId="737DBA1E" w:rsidR="00D60937" w:rsidRPr="00447927" w:rsidRDefault="00D60937" w:rsidP="00F1349A">
+    <w:p w14:paraId="49EBB358" w14:textId="6C081D0A" w:rsidR="005A2524" w:rsidRDefault="00D60937" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447927">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Melanie Jackson</w:t>
       </w:r>
       <w:r w:rsidRPr="00447927">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Fiscal Coordinator, Campus Planning and Facilities Management - Design and Construction</w:t>
+        <w:t xml:space="preserve">Fiscal Coordinator, Campus Planning and Facilities Management </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2524">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F9052A" w14:textId="23BAA229" w:rsidR="00D60937" w:rsidRPr="00447927" w:rsidRDefault="00D60937" w:rsidP="005A2524">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00447927">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Design and Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3BA86C" w14:textId="77777777" w:rsidR="00D60937" w:rsidRPr="00A45B55" w:rsidRDefault="00D60937" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BF3FEB" w14:textId="0F28C96C" w:rsidR="008E711A" w:rsidRPr="00447927" w:rsidRDefault="008E711A" w:rsidP="00F1349A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447927">
@@ -1587,51 +1567,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009E1849">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00447927">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Director of Financial Services, Division of Student Life</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CF423C" w:rsidRPr="00E450A9" w:rsidSect="00F1349A">
+    <w:sectPr w:rsidR="00CF423C" w:rsidRPr="00E450A9" w:rsidSect="005A2524">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="540" w:bottom="180" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1871,50 +1851,51 @@
     <w:rsid w:val="0026736A"/>
     <w:rsid w:val="002B5DFB"/>
     <w:rsid w:val="002B7502"/>
     <w:rsid w:val="00310107"/>
     <w:rsid w:val="00347258"/>
     <w:rsid w:val="00355842"/>
     <w:rsid w:val="00363E50"/>
     <w:rsid w:val="00365A52"/>
     <w:rsid w:val="00385665"/>
     <w:rsid w:val="003B5EA0"/>
     <w:rsid w:val="003D3E5F"/>
     <w:rsid w:val="003D5323"/>
     <w:rsid w:val="003D72CD"/>
     <w:rsid w:val="003E1E40"/>
     <w:rsid w:val="003E5348"/>
     <w:rsid w:val="00447927"/>
     <w:rsid w:val="004676FE"/>
     <w:rsid w:val="00482C7F"/>
     <w:rsid w:val="004878D9"/>
     <w:rsid w:val="004E689A"/>
     <w:rsid w:val="005135EE"/>
     <w:rsid w:val="005249F9"/>
     <w:rsid w:val="00547C6F"/>
     <w:rsid w:val="00550A12"/>
     <w:rsid w:val="005878F5"/>
+    <w:rsid w:val="005A2524"/>
     <w:rsid w:val="005C6402"/>
     <w:rsid w:val="005E4ED3"/>
     <w:rsid w:val="005F2D0F"/>
     <w:rsid w:val="0061610A"/>
     <w:rsid w:val="006246F5"/>
     <w:rsid w:val="00625AFE"/>
     <w:rsid w:val="00634030"/>
     <w:rsid w:val="0066024A"/>
     <w:rsid w:val="00661586"/>
     <w:rsid w:val="0067655E"/>
     <w:rsid w:val="0069685C"/>
     <w:rsid w:val="006B2CEE"/>
     <w:rsid w:val="006C4CF3"/>
     <w:rsid w:val="006E3F7B"/>
     <w:rsid w:val="006E4366"/>
     <w:rsid w:val="006F2C8E"/>
     <w:rsid w:val="007047E8"/>
     <w:rsid w:val="007175F4"/>
     <w:rsid w:val="007208E3"/>
     <w:rsid w:val="0072406E"/>
     <w:rsid w:val="00731C2F"/>
     <w:rsid w:val="0074086D"/>
     <w:rsid w:val="00741D59"/>
     <w:rsid w:val="0074482E"/>
     <w:rsid w:val="00754966"/>
@@ -1933,50 +1914,51 @@
     <w:rsid w:val="008E228E"/>
     <w:rsid w:val="008E711A"/>
     <w:rsid w:val="00912342"/>
     <w:rsid w:val="0092010B"/>
     <w:rsid w:val="0092011B"/>
     <w:rsid w:val="009209FB"/>
     <w:rsid w:val="0092754E"/>
     <w:rsid w:val="00957E0B"/>
     <w:rsid w:val="00960C73"/>
     <w:rsid w:val="0098200D"/>
     <w:rsid w:val="009920E8"/>
     <w:rsid w:val="00997158"/>
     <w:rsid w:val="009C6B21"/>
     <w:rsid w:val="009E1849"/>
     <w:rsid w:val="009E556C"/>
     <w:rsid w:val="009F2C13"/>
     <w:rsid w:val="00A14933"/>
     <w:rsid w:val="00A16925"/>
     <w:rsid w:val="00A45B55"/>
     <w:rsid w:val="00A739A5"/>
     <w:rsid w:val="00A76D50"/>
     <w:rsid w:val="00AC34F5"/>
     <w:rsid w:val="00AD3A9A"/>
     <w:rsid w:val="00AE786E"/>
     <w:rsid w:val="00B122E0"/>
+    <w:rsid w:val="00B51351"/>
     <w:rsid w:val="00BA4FE8"/>
     <w:rsid w:val="00C34279"/>
     <w:rsid w:val="00C631DA"/>
     <w:rsid w:val="00C75FA3"/>
     <w:rsid w:val="00CA1F74"/>
     <w:rsid w:val="00CA5BD2"/>
     <w:rsid w:val="00CF423C"/>
     <w:rsid w:val="00D3591C"/>
     <w:rsid w:val="00D60937"/>
     <w:rsid w:val="00D8446D"/>
     <w:rsid w:val="00DA3A40"/>
     <w:rsid w:val="00DB3529"/>
     <w:rsid w:val="00DB6B2E"/>
     <w:rsid w:val="00DE64DE"/>
     <w:rsid w:val="00E1780F"/>
     <w:rsid w:val="00E44F32"/>
     <w:rsid w:val="00E450A9"/>
     <w:rsid w:val="00EE72EB"/>
     <w:rsid w:val="00EF2E9D"/>
     <w:rsid w:val="00EF45B0"/>
     <w:rsid w:val="00F00E49"/>
     <w:rsid w:val="00F02CB0"/>
     <w:rsid w:val="00F02F46"/>
     <w:rsid w:val="00F06031"/>
     <w:rsid w:val="00F1349A"/>
@@ -2887,70 +2869,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>278</Words>
-  <Characters>1585</Characters>
+  <Words>255</Words>
+  <Characters>1460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1860</CharactersWithSpaces>
+  <CharactersWithSpaces>1712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Debbie Sharp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>